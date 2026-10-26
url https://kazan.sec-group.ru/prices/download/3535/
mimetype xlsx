--- v0 (2026-09-11)
+++ v1 (2026-10-26)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-11 03:02:56</t>
+    <t>Актуальность прайса на: 2026-10-26 06:18:20</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>Откатные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>63749</t>
   </si>
   <si>
     <t>HURDE TriSlide Base 3.00x1.00</t>
   </si>
@@ -5240,79 +5240,79 @@
     <row r="237" spans="1:4" outlineLevel="2">
       <c r="A237" s="10">
         <v>230</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C237" s="13" t="s">
         <v>467</v>
       </c>
       <c r="D237" s="7">
         <v>50200</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="2">
       <c r="A238" s="10">
         <v>231</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>468</v>
       </c>
       <c r="C238" s="13" t="s">
         <v>469</v>
       </c>
       <c r="D238" s="7">
-        <v>51800</v>
+        <v>50600</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="2">
       <c r="A239" s="10">
         <v>232</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>470</v>
       </c>
       <c r="C239" s="13" t="s">
         <v>471</v>
       </c>
       <c r="D239" s="7">
-        <v>50000</v>
+        <v>47400</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="2">
       <c r="A240" s="10">
         <v>233</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>472</v>
       </c>
       <c r="C240" s="13" t="s">
         <v>473</v>
       </c>
       <c r="D240" s="7">
-        <v>46800</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="2">
       <c r="A241" s="10">
         <v>234</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>474</v>
       </c>
       <c r="C241" s="13" t="s">
         <v>475</v>
       </c>
       <c r="D241" s="7">
         <v>18200</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="2">
       <c r="A242" s="10">
         <v>235</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>476</v>
       </c>
       <c r="C242" s="13" t="s">
         <v>477</v>
@@ -5338,65 +5338,65 @@
     <row r="244" spans="1:4" outlineLevel="2">
       <c r="A244" s="10">
         <v>237</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>480</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>481</v>
       </c>
       <c r="D244" s="7">
         <v>81200</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="2">
       <c r="A245" s="10">
         <v>238</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>482</v>
       </c>
       <c r="C245" s="13" t="s">
         <v>483</v>
       </c>
       <c r="D245" s="7">
-        <v>55400</v>
+        <v>54900</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="2">
       <c r="A246" s="10">
         <v>239</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>484</v>
       </c>
       <c r="C246" s="13" t="s">
         <v>485</v>
       </c>
       <c r="D246" s="7">
-        <v>54200</v>
+        <v>53300</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9" t="s">
         <v>486</v>
       </c>
       <c r="B247" s="0"/>
       <c r="C247" s="11"/>
       <c r="D247" s="5"/>
     </row>
     <row r="248" spans="1:4" outlineLevel="2">
       <c r="A248" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="2">